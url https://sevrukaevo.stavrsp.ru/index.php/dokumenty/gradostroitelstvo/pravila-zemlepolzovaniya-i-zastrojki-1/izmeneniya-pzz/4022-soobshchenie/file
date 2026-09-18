--- v0 (2026-08-04)
+++ v1 (2026-09-18)
@@ -118,58 +118,79 @@
         <w:rPr>
           <w:rStyle w:val="a4"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00261ABE">
         <w:rPr>
           <w:rStyle w:val="a4"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>от</w:t>
       </w:r>
       <w:r w:rsidR="00315DAE">
         <w:rPr>
           <w:rStyle w:val="a4"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00C75771">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00C75771">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="00A71892">
         <w:rPr>
           <w:rStyle w:val="a4"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>23.07.2026</w:t>
+        <w:t>.07.2026</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00261ABE" w:rsidRDefault="00261ABE" w:rsidP="00261ABE">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="a4"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="005B650A" w:rsidRDefault="001E3D5B" w:rsidP="005B650A">
       <w:pPr>
         <w:pStyle w:val="ab"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
@@ -424,62 +445,51 @@
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B650A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00576356" w:rsidRPr="005B650A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Последовательность градостроительного зонирования в отношении вышеуказанной территорий осуществляется в соответствии с требованиями статей 30, 34 Град</w:t>
-[...10 lines deleted...]
-        <w:t>остроительного кодекса Российской Федерации.</w:t>
+        <w:t>Последовательность градостроительного зонирования в отношении вышеуказанной территорий осуществляется в соответствии с требованиями статей 30, 34 Градостроительного кодекса Российской Федерации.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00576356" w:rsidRDefault="00576356" w:rsidP="00576356">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D33CE1">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Подготовка проекта</w:t>
       </w:r>
       <w:r>
@@ -1255,119 +1265,119 @@
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00576356" w:rsidSect="00576356">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="005130A8" w:rsidRDefault="005130A8" w:rsidP="004B3AA7">
+    <w:p w:rsidR="003F38E6" w:rsidRDefault="003F38E6" w:rsidP="004B3AA7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="005130A8" w:rsidRDefault="005130A8" w:rsidP="004B3AA7">
+    <w:p w:rsidR="003F38E6" w:rsidRDefault="003F38E6" w:rsidP="004B3AA7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="005130A8" w:rsidRDefault="005130A8" w:rsidP="004B3AA7">
+    <w:p w:rsidR="003F38E6" w:rsidRDefault="003F38E6" w:rsidP="004B3AA7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="005130A8" w:rsidRDefault="005130A8" w:rsidP="004B3AA7">
+    <w:p w:rsidR="003F38E6" w:rsidRDefault="003F38E6" w:rsidP="004B3AA7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w:rsidR="00FB4057" w:rsidRDefault="00FB4057">
     <w:pPr>
       <w:pStyle w:val="a7"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
   <w:p w:rsidR="00FB4057" w:rsidRDefault="00FB4057">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:hdr>
@@ -1568,50 +1578,51 @@
     <w:rsid w:val="002434EB"/>
     <w:rsid w:val="00245004"/>
     <w:rsid w:val="002502C6"/>
     <w:rsid w:val="00251050"/>
     <w:rsid w:val="002578B0"/>
     <w:rsid w:val="00261ABE"/>
     <w:rsid w:val="00280416"/>
     <w:rsid w:val="002A1E2D"/>
     <w:rsid w:val="002B0489"/>
     <w:rsid w:val="002B1D76"/>
     <w:rsid w:val="002D07EB"/>
     <w:rsid w:val="002E2AB6"/>
     <w:rsid w:val="002E2F30"/>
     <w:rsid w:val="002F2C98"/>
     <w:rsid w:val="00315DAE"/>
     <w:rsid w:val="003213E0"/>
     <w:rsid w:val="00324778"/>
     <w:rsid w:val="00340AF4"/>
     <w:rsid w:val="00351D59"/>
     <w:rsid w:val="0035346E"/>
     <w:rsid w:val="00356F40"/>
     <w:rsid w:val="003C4D60"/>
     <w:rsid w:val="003D6C21"/>
     <w:rsid w:val="003D7A3D"/>
     <w:rsid w:val="003E37AB"/>
+    <w:rsid w:val="003F38E6"/>
     <w:rsid w:val="00403476"/>
     <w:rsid w:val="004062BA"/>
     <w:rsid w:val="004102DE"/>
     <w:rsid w:val="00413343"/>
     <w:rsid w:val="0042074B"/>
     <w:rsid w:val="00420C78"/>
     <w:rsid w:val="00443D86"/>
     <w:rsid w:val="00457125"/>
     <w:rsid w:val="00457153"/>
     <w:rsid w:val="00460F24"/>
     <w:rsid w:val="00462846"/>
     <w:rsid w:val="004818D7"/>
     <w:rsid w:val="00491FE6"/>
     <w:rsid w:val="0049785E"/>
     <w:rsid w:val="004A3D35"/>
     <w:rsid w:val="004A7A40"/>
     <w:rsid w:val="004B3AA7"/>
     <w:rsid w:val="004C5B67"/>
     <w:rsid w:val="004D5860"/>
     <w:rsid w:val="004E3114"/>
     <w:rsid w:val="004E648B"/>
     <w:rsid w:val="004F05E3"/>
     <w:rsid w:val="004F45A3"/>
     <w:rsid w:val="005032ED"/>
     <w:rsid w:val="00503FDD"/>
@@ -1722,50 +1733,51 @@
     <w:rsid w:val="00A666BA"/>
     <w:rsid w:val="00A71892"/>
     <w:rsid w:val="00A76386"/>
     <w:rsid w:val="00A842EE"/>
     <w:rsid w:val="00AE1AB5"/>
     <w:rsid w:val="00B126DA"/>
     <w:rsid w:val="00B36C29"/>
     <w:rsid w:val="00B45F95"/>
     <w:rsid w:val="00B50524"/>
     <w:rsid w:val="00B824EE"/>
     <w:rsid w:val="00B95A7E"/>
     <w:rsid w:val="00BB3D38"/>
     <w:rsid w:val="00BB5680"/>
     <w:rsid w:val="00BD60A7"/>
     <w:rsid w:val="00BD7F26"/>
     <w:rsid w:val="00BE373B"/>
     <w:rsid w:val="00BF50E1"/>
     <w:rsid w:val="00C01809"/>
     <w:rsid w:val="00C26038"/>
     <w:rsid w:val="00C27B9C"/>
     <w:rsid w:val="00C36484"/>
     <w:rsid w:val="00C40D82"/>
     <w:rsid w:val="00C509A2"/>
     <w:rsid w:val="00C53179"/>
     <w:rsid w:val="00C7454B"/>
+    <w:rsid w:val="00C75771"/>
     <w:rsid w:val="00C802FA"/>
     <w:rsid w:val="00C813CD"/>
     <w:rsid w:val="00CB3272"/>
     <w:rsid w:val="00CC272B"/>
     <w:rsid w:val="00CD6710"/>
     <w:rsid w:val="00CE51DF"/>
     <w:rsid w:val="00CE6F29"/>
     <w:rsid w:val="00CF00AF"/>
     <w:rsid w:val="00CF1B36"/>
     <w:rsid w:val="00D05B4B"/>
     <w:rsid w:val="00D1306F"/>
     <w:rsid w:val="00D2273A"/>
     <w:rsid w:val="00D25CE6"/>
     <w:rsid w:val="00D30BE2"/>
     <w:rsid w:val="00D33CE1"/>
     <w:rsid w:val="00D43F2D"/>
     <w:rsid w:val="00D54D43"/>
     <w:rsid w:val="00D618DF"/>
     <w:rsid w:val="00D62D73"/>
     <w:rsid w:val="00D716EE"/>
     <w:rsid w:val="00D77DCA"/>
     <w:rsid w:val="00D975C3"/>
     <w:rsid w:val="00DA7C37"/>
     <w:rsid w:val="00DB402F"/>
     <w:rsid w:val="00DB7C1B"/>
@@ -1812,51 +1824,51 @@
     <w:rsid w:val="00FF5DF3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="3D0D408B"/>
+  <w14:docId w14:val="502FC908"/>
   <w15:docId w15:val="{775867A0-CF72-4943-836C-E64576391358}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2782,62 +2794,62 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BCA6B870-3025-47D1-9309-650179473684}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C3CF34DC-B989-4633-9761-B56440B37003}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
+  <Pages>2</Pages>
   <Words>483</Words>
   <Characters>2758</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>22</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>SPecialiST RePack</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>3235</CharactersWithSpaces>