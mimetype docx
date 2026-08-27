--- v0 (2026-07-10)
+++ v1 (2026-08-27)
@@ -1981,51 +1981,51 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="006564AF" w:rsidRDefault="006564AF" w:rsidP="006564AF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>нет</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006564AF" w:rsidTr="008C2D25">
+      <w:tr w:rsidR="006564AF" w:rsidTr="00145E31">
         <w:trPr>
           <w:trHeight w:val="1133"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="006564AF" w:rsidRDefault="006564AF" w:rsidP="006564AF">
             <w:r>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="006564AF" w:rsidRPr="0061135D" w:rsidRDefault="006564AF" w:rsidP="006564AF">
             <w:pPr>
@@ -2157,51 +2157,51 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="006564AF" w:rsidRDefault="006564AF" w:rsidP="006564AF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>02.03.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006564AF" w:rsidTr="008C2D25">
+      <w:tr w:rsidR="006564AF" w:rsidTr="00145E31">
         <w:trPr>
           <w:trHeight w:val="1133"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="006564AF" w:rsidRDefault="006564AF" w:rsidP="006564AF">
             <w:r>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="006564AF" w:rsidRPr="0061135D" w:rsidRDefault="006564AF" w:rsidP="006564AF">
             <w:pPr>
@@ -2339,51 +2339,51 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="006564AF" w:rsidRDefault="006564AF" w:rsidP="006564AF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>нет</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006564AF" w:rsidTr="008C2D25">
+      <w:tr w:rsidR="006564AF" w:rsidTr="00145E31">
         <w:trPr>
           <w:trHeight w:val="1133"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="006564AF" w:rsidRDefault="006564AF" w:rsidP="006564AF">
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="006564AF" w:rsidRPr="0061135D" w:rsidRDefault="006564AF" w:rsidP="006564AF">
@@ -2520,51 +2520,51 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="006564AF" w:rsidRDefault="006564AF" w:rsidP="006564AF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00657AD6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>02.03.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006564AF" w:rsidTr="0092044D">
+      <w:tr w:rsidR="006564AF" w:rsidTr="00145E31">
         <w:trPr>
           <w:trHeight w:val="1133"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="006564AF" w:rsidRDefault="006564AF" w:rsidP="006564AF">
             <w:r>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -2696,51 +2696,51 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="006564AF" w:rsidRDefault="006564AF" w:rsidP="006564AF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00657AD6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>02.03.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006564AF" w:rsidTr="0092044D">
+      <w:tr w:rsidR="006564AF" w:rsidTr="00145E31">
         <w:trPr>
           <w:trHeight w:val="1133"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="006564AF" w:rsidRDefault="006564AF" w:rsidP="006564AF">
             <w:r>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -2907,51 +2907,51 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="006564AF" w:rsidRDefault="006564AF" w:rsidP="006564AF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00991B6F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>02.03.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006564AF" w:rsidTr="0092044D">
+      <w:tr w:rsidR="006564AF" w:rsidTr="00145E31">
         <w:trPr>
           <w:trHeight w:val="1133"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="006564AF" w:rsidRDefault="006564AF" w:rsidP="006564AF">
             <w:r>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -3100,51 +3100,51 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="006564AF" w:rsidRDefault="006564AF" w:rsidP="006564AF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>нет</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006564AF" w:rsidTr="0092044D">
+      <w:tr w:rsidR="006564AF" w:rsidTr="00145E31">
         <w:trPr>
           <w:trHeight w:val="1133"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="006564AF" w:rsidRDefault="006564AF" w:rsidP="006564AF">
             <w:r>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -3273,51 +3273,51 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="006564AF" w:rsidRDefault="006564AF" w:rsidP="006564AF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>02.03.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006564AF" w:rsidTr="00CC783D">
+      <w:tr w:rsidR="006564AF" w:rsidTr="00145E31">
         <w:trPr>
           <w:trHeight w:val="1133"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="006564AF" w:rsidRDefault="006564AF" w:rsidP="006564AF">
             <w:r>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="006564AF" w:rsidRPr="0061135D" w:rsidRDefault="006564AF" w:rsidP="006564AF">
             <w:pPr>
@@ -3455,51 +3455,51 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="006564AF" w:rsidRDefault="006564AF" w:rsidP="006564AF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>02.03.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006564AF" w:rsidTr="00CC783D">
+      <w:tr w:rsidR="006564AF" w:rsidTr="00145E31">
         <w:trPr>
           <w:trHeight w:val="1133"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="006564AF" w:rsidRDefault="006564AF" w:rsidP="006564AF">
             <w:r>
               <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="006564AF" w:rsidRPr="0061135D" w:rsidRDefault="006564AF" w:rsidP="006564AF">
             <w:pPr>
@@ -4191,1384 +4191,5362 @@
               <w:t>Вестник Севрюкаево</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="008C125A" w:rsidRPr="00EB01A3" w:rsidRDefault="008C125A" w:rsidP="008C125A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C125A" w:rsidTr="00D7176C">
+      <w:tr w:rsidR="00CE4F32" w:rsidTr="00145E31">
         <w:trPr>
           <w:trHeight w:val="1133"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008C125A" w:rsidRDefault="008C125A" w:rsidP="008C125A">
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
             <w:r>
               <w:t>21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008C125A" w:rsidRPr="0061135D" w:rsidRDefault="008C125A" w:rsidP="008C125A">
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="0061135D" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>нет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008C125A" w:rsidRPr="00FA2AB5" w:rsidRDefault="008C125A" w:rsidP="008C125A">
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="00FA2AB5" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
             <w:pPr>
               <w:pStyle w:val="a8"/>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B77AC">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Об установлении особого противопожарного режима на  территории сельского  поселения Севрюкаево  муниципального района Ставропольский Самарской области.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008C125A" w:rsidRDefault="008C125A" w:rsidP="008C125A">
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>№ 21 от 25.03.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008C125A" w:rsidRPr="0061135D" w:rsidRDefault="008C125A" w:rsidP="008C125A">
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="0061135D" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>27.03.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008C125A" w:rsidRPr="001449ED" w:rsidRDefault="008C125A" w:rsidP="008C125A">
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="001449ED" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>№ 6 (261) от 03.04</w:t>
             </w:r>
             <w:r w:rsidRPr="001449ED">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.2026</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008C125A" w:rsidRPr="001449ED" w:rsidRDefault="008C125A" w:rsidP="008C125A">
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="001449ED" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001449ED">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Вестник Севрюкаево</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008C125A" w:rsidRDefault="008C125A" w:rsidP="008C125A">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:r w:rsidRPr="00A70BD7">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>03.04.2026</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C125A" w:rsidTr="00D7176C">
+      <w:tr w:rsidR="00CE4F32" w:rsidTr="00145E31">
         <w:trPr>
           <w:trHeight w:val="1133"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008C125A" w:rsidRDefault="008C125A" w:rsidP="008C125A">
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
             <w:r>
               <w:t>22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008C125A" w:rsidRPr="0061135D" w:rsidRDefault="008C125A" w:rsidP="008C125A">
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="0061135D" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>23.03.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008C125A" w:rsidRPr="00545F11" w:rsidRDefault="008C125A" w:rsidP="008C125A">
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="00545F11" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B77AC">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>О внесении изменений в Постановление администрации сельского поселения Севрюкаево от 26.02.2026 № 11 «Об   утверждении муниципальной программы «Энергосбережение и повышение энергетической эффективности на территории сельского поселения Севрюкаево муниципального района Ставропольский Самарской области на 2026-2028 годы»».</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008C125A" w:rsidRPr="00893066" w:rsidRDefault="008C125A" w:rsidP="008C125A">
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="00893066" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>№ 22 от 27.03</w:t>
             </w:r>
             <w:r w:rsidRPr="000C32F5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008C125A" w:rsidRPr="0061135D" w:rsidRDefault="008C125A" w:rsidP="008C125A">
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="0061135D" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>27.03.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008C125A" w:rsidRPr="001449ED" w:rsidRDefault="008C125A" w:rsidP="008C125A">
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="001449ED" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>№ 6 (261) от 03.04</w:t>
             </w:r>
             <w:r w:rsidRPr="001449ED">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.2026</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008C125A" w:rsidRPr="001449ED" w:rsidRDefault="008C125A" w:rsidP="008C125A">
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="001449ED" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001449ED">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Вестник Севрюкаево</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008C125A" w:rsidRDefault="008C125A" w:rsidP="008C125A">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:r w:rsidRPr="00A70BD7">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>03.04.2026</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C125A" w:rsidTr="00D7176C">
+      <w:tr w:rsidR="00CE4F32" w:rsidTr="00145E31">
         <w:trPr>
           <w:trHeight w:val="1133"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008C125A" w:rsidRDefault="008C125A" w:rsidP="008C125A">
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
             <w:r>
               <w:t>23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008C125A" w:rsidRDefault="008C125A" w:rsidP="008C125A">
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
             <w:r w:rsidRPr="0047621C">
               <w:t>23.03.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008C125A" w:rsidRPr="00FF2034" w:rsidRDefault="008C125A" w:rsidP="008C125A">
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="00FF2034" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B77AC">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>О внесении изменений в Постановлении администрации сельского поселения Севрюкаево от 26.02.2026 № 12 «Об утверждении муниципальной программы «Использование и охрана земель на территории сельского поселения Севрюкаево муниципального района Ставропольский Самарской области на 2026-2030 годы»».</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008C125A" w:rsidRDefault="008C125A" w:rsidP="008C125A">
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>№ 23 от 27.03.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008C125A" w:rsidRPr="0061135D" w:rsidRDefault="008C125A" w:rsidP="008C125A">
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="0061135D" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>27.03.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008C125A" w:rsidRPr="001449ED" w:rsidRDefault="008C125A" w:rsidP="008C125A">
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="001449ED" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>№ 6 (261) от 03.04</w:t>
             </w:r>
             <w:r w:rsidRPr="001449ED">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.2026</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008C125A" w:rsidRPr="001449ED" w:rsidRDefault="008C125A" w:rsidP="008C125A">
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="001449ED" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001449ED">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Вестник Севрюкаево</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008C125A" w:rsidRDefault="008C125A" w:rsidP="008C125A">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:r w:rsidRPr="00A70BD7">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>03.04.2026</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C125A" w:rsidTr="00D7176C">
+      <w:tr w:rsidR="00CE4F32" w:rsidTr="00145E31">
         <w:trPr>
           <w:trHeight w:val="1133"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008C125A" w:rsidRDefault="008C125A" w:rsidP="008C125A">
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
             <w:r>
               <w:t>24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008C125A" w:rsidRDefault="008C125A" w:rsidP="008C125A">
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
             <w:r w:rsidRPr="0047621C">
               <w:t>23.03.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008C125A" w:rsidRPr="000B77AC" w:rsidRDefault="008C125A" w:rsidP="008C125A">
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="000B77AC" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B77AC">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">О внесении изменений в Постановлении администрации сельского поселения Севрюкаево от 26.02.2026 № 13 Об утверждении муниципальной программы «Молодежная </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="000B77AC">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>политика,  работа</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="000B77AC">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> с детьми и молодежью в сельском поселении  Севрюкаево   муниципального  района  Ставропольский Самарской области                                    </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008C125A" w:rsidRPr="00FF2034" w:rsidRDefault="008C125A" w:rsidP="008C125A">
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="00FF2034" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B77AC">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  на 2026 - 2028 годы».</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008C125A" w:rsidRDefault="008C125A" w:rsidP="008C125A">
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>№ 24 от 27.03</w:t>
             </w:r>
             <w:r w:rsidRPr="002F31FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008C125A" w:rsidRPr="0061135D" w:rsidRDefault="008C125A" w:rsidP="008C125A">
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="0061135D" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>27.03.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008C125A" w:rsidRPr="001449ED" w:rsidRDefault="008C125A" w:rsidP="008C125A">
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="001449ED" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>№ 6 (261) от 03.04</w:t>
             </w:r>
             <w:r w:rsidRPr="001449ED">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.2026</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008C125A" w:rsidRPr="001449ED" w:rsidRDefault="008C125A" w:rsidP="008C125A">
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="001449ED" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001449ED">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Вестник Севрюкаево</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008C125A" w:rsidRDefault="008C125A" w:rsidP="008C125A">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:r w:rsidRPr="00A70BD7">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>03.04.2026</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C125A" w:rsidTr="00D7176C">
+      <w:tr w:rsidR="00CE4F32" w:rsidTr="00145E31">
         <w:trPr>
           <w:trHeight w:val="1133"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008C125A" w:rsidRDefault="008C125A" w:rsidP="008C125A">
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
             <w:r>
               <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008C125A" w:rsidRDefault="008C125A" w:rsidP="008C125A">
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
             <w:r w:rsidRPr="0047621C">
               <w:t>23.03.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008C125A" w:rsidRPr="00FF2034" w:rsidRDefault="008C125A" w:rsidP="008C125A">
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="00FF2034" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B77AC">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">О внесении изменений в Постановлении администрации сельского поселения Севрюкаево от 26.02.2026 № 15 Об утверждении муниципальной программы Об утверждении муниципальной программы «Профилактика терроризма и экстремизма, а также минимизация и (или) ликвидация последствий проявлений терроризма и  экстремизма на территории сельского поселения </w:t>
             </w:r>
             <w:r w:rsidRPr="000B77AC">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Севрюкаево муниципального района Ставропольский Самарской области  на 2026-2030 годы »</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008C125A" w:rsidRDefault="008C125A" w:rsidP="008C125A">
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>№25 от 27.03</w:t>
             </w:r>
             <w:r w:rsidRPr="002F31FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008C125A" w:rsidRPr="0061135D" w:rsidRDefault="008C125A" w:rsidP="008C125A">
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="0061135D" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>27.03.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008C125A" w:rsidRPr="001449ED" w:rsidRDefault="008C125A" w:rsidP="008C125A">
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="001449ED" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>№ 6 (261) от 03.04</w:t>
             </w:r>
             <w:r w:rsidRPr="001449ED">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.2026</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008C125A" w:rsidRPr="001449ED" w:rsidRDefault="008C125A" w:rsidP="008C125A">
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="001449ED" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001449ED">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Вестник Севрюкаево</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008C125A" w:rsidRDefault="008C125A" w:rsidP="008C125A">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:r w:rsidRPr="00A70BD7">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>03.04.2026</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C125A" w:rsidTr="006E46CD">
+      <w:tr w:rsidR="007E349D" w:rsidTr="00145E31">
         <w:trPr>
           <w:trHeight w:val="1133"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008C125A" w:rsidRDefault="008C125A" w:rsidP="008C125A"/>
+          <w:p w:rsidR="007E349D" w:rsidRDefault="007E349D" w:rsidP="007E349D">
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008C125A" w:rsidRPr="0061135D" w:rsidRDefault="008C125A" w:rsidP="008C125A">
+          <w:p w:rsidR="007E349D" w:rsidRPr="0047621C" w:rsidRDefault="007E349D" w:rsidP="007E349D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="007E349D" w:rsidRPr="00FA2AB5" w:rsidRDefault="007E349D" w:rsidP="007E349D">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD10B1">
+              <w:rPr>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...2 lines deleted...]
-            </w:pPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Об организации и проведении весеннего месячника по благоустройству и очистке общественных территорий от мусора на территории сельского поселения Севрюкаево муниципального района Ставропольский Самарской области</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="007E349D" w:rsidRDefault="007E349D" w:rsidP="007E349D">
+            <w:r>
+              <w:t xml:space="preserve">№ 26 от </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>01.04.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="007E349D" w:rsidRDefault="007E349D" w:rsidP="007E349D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  06.04.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="007E349D" w:rsidRPr="001449ED" w:rsidRDefault="007E349D" w:rsidP="007E349D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>№ 7 (262) от 27.04</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001449ED">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="007E349D" w:rsidRPr="00BB0C62" w:rsidRDefault="007E349D" w:rsidP="007E349D">
+            <w:r w:rsidRPr="001449ED">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Вестник Севрюкаево</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="007E349D" w:rsidRDefault="007E349D" w:rsidP="007E349D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E349D" w:rsidTr="00145E31">
+        <w:trPr>
+          <w:trHeight w:val="1133"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="007E349D" w:rsidRDefault="007E349D" w:rsidP="007E349D">
+            <w:r>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="007E349D" w:rsidRPr="0047621C" w:rsidRDefault="007E349D" w:rsidP="007E349D">
+            <w:r w:rsidRPr="007E349D">
+              <w:t>02.04.2026</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008C125A" w:rsidRPr="00101DC6" w:rsidRDefault="008C125A" w:rsidP="008C125A">
+          <w:p w:rsidR="007E349D" w:rsidRPr="00FA2AB5" w:rsidRDefault="007E349D" w:rsidP="007E349D">
+            <w:pPr>
+              <w:pStyle w:val="a8"/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00107DC0">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>О внесении изменений в Постановление администрации сельского поселения Севрюкаево муниципального района Ставропольский Самарской области от 17.11.2023г №72 Об утверждении Административного регламента предоставления                              муниципальной услуги «Выдача разрешений на право вырубки зеленых насаждений»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="007E349D" w:rsidRPr="00CF3142" w:rsidRDefault="007E349D" w:rsidP="007E349D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>№ 27 от 08.04.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="007E349D" w:rsidRDefault="007E349D" w:rsidP="007E349D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10.04</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0061135D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="007E349D" w:rsidRPr="00601C7B" w:rsidRDefault="007E349D" w:rsidP="007E349D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00601C7B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>№ 7 (262) от 27.04.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="007E349D" w:rsidRPr="00700AA1" w:rsidRDefault="007E349D" w:rsidP="007E349D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00601C7B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Вестник Севрюкаев</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>о</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="007E349D" w:rsidRDefault="006D58DA" w:rsidP="007E349D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>03.05.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D58DA" w:rsidTr="00145E31">
+        <w:trPr>
+          <w:trHeight w:val="1133"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="006D58DA" w:rsidRDefault="006D58DA" w:rsidP="006D58DA">
+            <w:r>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D58DA" w:rsidRPr="0047621C" w:rsidRDefault="006D58DA" w:rsidP="006D58DA">
+            <w:r w:rsidRPr="007E349D">
+              <w:t>02.04.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D58DA" w:rsidRPr="00FF2034" w:rsidRDefault="006D58DA" w:rsidP="006D58DA">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:outlineLvl w:val="3"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00107DC0">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>О внесении изменений в Постановление администрации сельского поселения Севрюкаево от 19.02.2014г № 6 «Об утверждении Положения о контрактном управляющем и возложении функций контрактного управляющего в администрации сельского поселения Севрюкаево муниципального района Ставропольский Самарской области в новой редакции»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D58DA" w:rsidRPr="00CF3142" w:rsidRDefault="006D58DA" w:rsidP="006D58DA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>№28 от 08.04.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="006D58DA" w:rsidRDefault="006D58DA" w:rsidP="006D58DA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10.04</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0061135D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D58DA" w:rsidRPr="00601C7B" w:rsidRDefault="006D58DA" w:rsidP="006D58DA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00601C7B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>№ 7 (262) от 27.04.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006D58DA" w:rsidRPr="00700AA1" w:rsidRDefault="006D58DA" w:rsidP="006D58DA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00601C7B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Вестник Севрюкаево</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="006D58DA" w:rsidRDefault="006D58DA" w:rsidP="006D58DA">
+            <w:r w:rsidRPr="00903AEF">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>03.05.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D58DA" w:rsidTr="00145E31">
+        <w:trPr>
+          <w:trHeight w:val="1133"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="006D58DA" w:rsidRDefault="006D58DA" w:rsidP="006D58DA"/>
+          <w:p w:rsidR="006D58DA" w:rsidRPr="007E349D" w:rsidRDefault="006D58DA" w:rsidP="006D58DA"/>
+          <w:p w:rsidR="006D58DA" w:rsidRDefault="006D58DA" w:rsidP="006D58DA"/>
+          <w:p w:rsidR="006D58DA" w:rsidRPr="007E349D" w:rsidRDefault="006D58DA" w:rsidP="006D58DA">
+            <w:r>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D58DA" w:rsidRPr="0047621C" w:rsidRDefault="006D58DA" w:rsidP="006D58DA">
+            <w:r>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007E349D">
+              <w:t>.04.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D58DA" w:rsidRPr="00107DC0" w:rsidRDefault="006D58DA" w:rsidP="006D58DA">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:outlineLvl w:val="3"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00107DC0">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Об утверждении Положения</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006D58DA" w:rsidRPr="00FF2034" w:rsidRDefault="006D58DA" w:rsidP="006D58DA">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:outlineLvl w:val="3"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00107DC0">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>о проверке достоверности и полноты сведений о доходах, об имуществе и обязательствах имущественного характера, представляемых гражданами, претендующими на замещение должностей муниципальной службы и муниципальными служащими администрации сельского поселения Севрюкаево муниципального района Ставропольский Самарской области, достоверности и полноты сведений, представляемых гражданами при поступлении на муниципальную службу, а также соблюдения муниципальными служащими администрации сельского поселения Севрюкаево муниципального района Ставропольский Самарской области ограничений и запретов, требований о предотвращении или об урегулировании конфликта интересов, исполнения ими обязанностей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="006D58DA" w:rsidRDefault="006D58DA" w:rsidP="006D58DA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">№ 29 от </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006D58DA" w:rsidRDefault="006D58DA" w:rsidP="006D58DA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>15.04.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="006D58DA" w:rsidRPr="00601C7B" w:rsidRDefault="006D58DA" w:rsidP="006D58DA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00601C7B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10.04.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D58DA" w:rsidRPr="00601C7B" w:rsidRDefault="006D58DA" w:rsidP="006D58DA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00601C7B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>№ 7 (262) от 27.04.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006D58DA" w:rsidRPr="00700AA1" w:rsidRDefault="006D58DA" w:rsidP="006D58DA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00601C7B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Вестник Севрюкаево</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="006D58DA" w:rsidRDefault="006D58DA" w:rsidP="006D58DA">
+            <w:r w:rsidRPr="00903AEF">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>03.05.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D58DA" w:rsidTr="00145E31">
+        <w:trPr>
+          <w:trHeight w:val="1133"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="006D58DA" w:rsidRDefault="006D58DA" w:rsidP="006D58DA">
+            <w:r>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D58DA" w:rsidRDefault="006D58DA" w:rsidP="006D58DA"/>
+          <w:p w:rsidR="006D58DA" w:rsidRPr="007E349D" w:rsidRDefault="006D58DA" w:rsidP="006D58DA">
+            <w:r>
+              <w:t>21</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007E349D">
+              <w:t>.04.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006D58DA" w:rsidRDefault="006D58DA" w:rsidP="006D58DA"/>
+          <w:p w:rsidR="006D58DA" w:rsidRPr="007E349D" w:rsidRDefault="006D58DA" w:rsidP="006D58DA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1404"/>
+              </w:tabs>
+            </w:pPr>
+            <w:r>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D58DA" w:rsidRPr="00FF2034" w:rsidRDefault="006D58DA" w:rsidP="006D58DA">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:outlineLvl w:val="3"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00107DC0">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Об утверждении Положения о представлении гражданами, претендующими на замещение должностей муниципальной службы, и лицами, замещающими должности муниципальной службы в администрации сельского поселения Севрюкаево муниципального района Ставропольский Самарской области, сведений о доходах, об имуществе и обязательствах имущественного характера</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="006D58DA" w:rsidRPr="00893066" w:rsidRDefault="006D58DA" w:rsidP="006D58DA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>№ 30 от 25.04</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C32F5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="006D58DA" w:rsidRPr="0061135D" w:rsidRDefault="006D58DA" w:rsidP="006D58DA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>27.04.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D58DA" w:rsidRPr="00601C7B" w:rsidRDefault="006D58DA" w:rsidP="006D58DA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00601C7B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>№ 7 (262) от 27.04.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006D58DA" w:rsidRPr="00700AA1" w:rsidRDefault="006D58DA" w:rsidP="006D58DA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00601C7B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Вестник Севрюкаево</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="006D58DA" w:rsidRDefault="006D58DA" w:rsidP="006D58DA">
+            <w:r w:rsidRPr="00903AEF">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>03.05.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D58DA" w:rsidTr="00145E31">
+        <w:trPr>
+          <w:trHeight w:val="1133"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="006D58DA" w:rsidRDefault="006D58DA" w:rsidP="006D58DA">
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D58DA" w:rsidRPr="0047621C" w:rsidRDefault="006D58DA" w:rsidP="006D58DA"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D58DA" w:rsidRPr="00601C7B" w:rsidRDefault="006D58DA" w:rsidP="006D58DA">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:outlineLvl w:val="3"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00601C7B">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Об утверждении отчета об исполнении бюджета сельского поселения Севрюкаево муниципального района Ставропольский Самарской области за </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006D58DA" w:rsidRPr="00FF2034" w:rsidRDefault="006D58DA" w:rsidP="006D58DA">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:outlineLvl w:val="3"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00601C7B">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1 квартал 2026 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="006D58DA" w:rsidRDefault="006D58DA" w:rsidP="006D58DA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>№ 31 от 25.04.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="006D58DA" w:rsidRPr="0061135D" w:rsidRDefault="006D58DA" w:rsidP="006D58DA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>27.04.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006D58DA" w:rsidRPr="001449ED" w:rsidRDefault="006D58DA" w:rsidP="006D58DA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>№ 7 (262) от 03.04</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001449ED">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006D58DA" w:rsidRPr="001449ED" w:rsidRDefault="006D58DA" w:rsidP="006D58DA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001449ED">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Вестник Севрюкаево</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="006D58DA" w:rsidRDefault="006D58DA" w:rsidP="006D58DA">
+            <w:r w:rsidRPr="00903AEF">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>03.05.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00145E31" w:rsidTr="00145E31">
+        <w:trPr>
+          <w:trHeight w:val="1133"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00145E31" w:rsidRDefault="00CE4F32" w:rsidP="00145E31">
+            <w:r>
+              <w:t>32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00145E31" w:rsidRPr="0047621C" w:rsidRDefault="00145E31" w:rsidP="00145E31"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00145E31" w:rsidRPr="00FA2AB5" w:rsidRDefault="00145E31" w:rsidP="00145E31">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:outlineLvl w:val="3"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00520761">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>О внесении изменений в постановление администрации сельского поселения Севрюкаево муниципального района Ставропольский Самарской области от 07.10.2013 № 22 «О подготовке проекта Правил землепользования и застройки сельского поселения Севрюкаево муниципального района Ставропольский Самарской области»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00145E31" w:rsidRPr="00145F2E" w:rsidRDefault="00145E31" w:rsidP="00145E31">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00145F2E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>№ 32 от 09.06.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00145E31" w:rsidRDefault="00145E31" w:rsidP="00145E31">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  11.06.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00145E31" w:rsidRPr="001449ED" w:rsidRDefault="00145E31" w:rsidP="00145E31">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>№ 10 (265) от 16.06</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001449ED">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00145E31" w:rsidRPr="00BB0C62" w:rsidRDefault="00145E31" w:rsidP="00145E31">
+            <w:r w:rsidRPr="001449ED">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Вестник Севрюкаево</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00145E31" w:rsidRPr="00EB01A3" w:rsidRDefault="00145E31" w:rsidP="00145E31">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00145E31" w:rsidTr="00145E31">
+        <w:trPr>
+          <w:trHeight w:val="1133"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00145E31" w:rsidRDefault="00CE4F32" w:rsidP="00145E31">
+            <w:r>
+              <w:t>33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00145E31" w:rsidRPr="0047621C" w:rsidRDefault="00CE4F32" w:rsidP="00145E31">
+            <w:r>
+              <w:t>08.06.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00145E31" w:rsidRPr="00FA2AB5" w:rsidRDefault="00145E31" w:rsidP="00145E31">
+            <w:pPr>
+              <w:pStyle w:val="a8"/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E06608">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>О внесении изменений в постановление администрации сельского поселения Севрюкаево муниципального района Ставропольский Самарской области от 22.12.2025 № 64 «Об утверждении муниципальной программы сельского поселения Севрюкаево муниципального района Ставропольский Самарской области «Социально – экономическое развитие сельского поселения Севрюкаево муниципального района  Ставропольский Самарской области на 2026 – 2028 годы» (ред. от 26.02.26№16)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00145E31" w:rsidRPr="00145F2E" w:rsidRDefault="00145E31" w:rsidP="00145E31">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00145F2E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>№ 33 от 15.06.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00145E31" w:rsidRDefault="00145E31" w:rsidP="00145E31">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>17.06</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0061135D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00145E31" w:rsidRDefault="00145E31" w:rsidP="00145E31">
+            <w:r w:rsidRPr="006B7CB3">
+              <w:t>№ 10 (265) от 16.06.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00145E31" w:rsidRPr="00520761" w:rsidRDefault="00145E31" w:rsidP="00145E31">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00520761">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Вестник Севрюкаево</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00145E31" w:rsidRPr="00EB01A3" w:rsidRDefault="00145E31" w:rsidP="00145E31">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>03.07.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00145E31" w:rsidTr="00145E31">
+        <w:trPr>
+          <w:trHeight w:val="1133"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00145E31" w:rsidRDefault="00481A2A" w:rsidP="00145E31">
+            <w:r>
+              <w:t>34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00145E31" w:rsidRPr="0047621C" w:rsidRDefault="00CE4F32" w:rsidP="00145E31">
+            <w:r w:rsidRPr="00CE4F32">
+              <w:t>08.06.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00145E31" w:rsidRPr="00FF2034" w:rsidRDefault="00145E31" w:rsidP="00145E31">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:outlineLvl w:val="3"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E06608">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Об утверждении порядка исполнения расходного обязательства сельского поселения Севрюкаево муниципального района Ставропольский Самарской области по обеспечению оплаты деятельности добровольной народной дружины в сельском поселении Севрюкаево.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00145E31" w:rsidRPr="00CF3142" w:rsidRDefault="00145E31" w:rsidP="00145E31">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>№34 от 15.06.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00145E31" w:rsidRDefault="00145E31" w:rsidP="00145E31">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>17.06</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0061135D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00145E31" w:rsidRDefault="00145E31" w:rsidP="00145E31">
+            <w:r>
+              <w:t>№ 10 (265) от 16.06.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00145E31" w:rsidRPr="00520761" w:rsidRDefault="00145E31" w:rsidP="00145E31">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00520761">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Вестник Севрюкаево</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00145E31" w:rsidRPr="00EB01A3" w:rsidRDefault="00145E31" w:rsidP="00145E31">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>03.07.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00145E31" w:rsidTr="00145E31">
+        <w:trPr>
+          <w:trHeight w:val="1133"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00145E31" w:rsidRDefault="00481A2A" w:rsidP="00145E31">
+            <w:r>
+              <w:t>35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00145E31" w:rsidRPr="0047621C" w:rsidRDefault="00145E31" w:rsidP="00145E31"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00145E31" w:rsidRPr="003953AD" w:rsidRDefault="00145E31" w:rsidP="00145E31">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:outlineLvl w:val="3"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003953AD">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Об утверждении Положения об увековечении памяти погибших (умерших) уроженцев СЕЛЬСКОГО ПОСЕЛЕНИЯ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003953AD">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>севрюкаево</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003953AD">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  МУНИЦИПАЛЬНОГО РАЙОНА СТАВРОПОЛЬСКИЙ Самарской области и постоянно проживавших на территории сельского поселения Севрюкаево муниципального района Ставропольский Самарской области на дату гибели (смерти)  в ходе специальной военной операции   на территориях Украины, Донецкой Народной Республики и Луганской Народной Республики  с 24 февраля 2022 года, на территориях Запорожской  и Херсонской областей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00145E31" w:rsidRDefault="00145E31" w:rsidP="00145E31">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">№ 35 от </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00145E31" w:rsidRDefault="00145E31" w:rsidP="00145E31">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>18.06.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00145E31" w:rsidRPr="00601C7B" w:rsidRDefault="00145E31" w:rsidP="00145E31">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>22.06</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00601C7B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00145E31" w:rsidRPr="00520761" w:rsidRDefault="00481A2A" w:rsidP="00145E31">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>№ 11 (266) от 29</w:t>
+            </w:r>
+            <w:r w:rsidR="00145E31" w:rsidRPr="00520761">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.06.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00145E31" w:rsidRPr="006B7CB3" w:rsidRDefault="00145E31" w:rsidP="00145E31">
+            <w:r w:rsidRPr="00520761">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Вестник Севрюкаево</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00145E31" w:rsidRPr="00EB01A3" w:rsidRDefault="00145E31" w:rsidP="00145E31">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>03.07.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00145E31" w:rsidTr="00145E31">
+        <w:trPr>
+          <w:trHeight w:val="1133"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00145E31" w:rsidRDefault="00481A2A" w:rsidP="00145E31">
+            <w:r>
+              <w:t>36</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00145E31"/>
+          <w:p w:rsidR="00145E31" w:rsidRPr="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>17.06.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00145E31" w:rsidRPr="00FF2034" w:rsidRDefault="00145E31" w:rsidP="00145E31">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:outlineLvl w:val="3"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003953AD">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Об утверждении Порядка формирования и использования бюджетных ассигнований резервного фонда администрации сельского поселения Севрюкаево муниципального  района  Ставропольский Самарской области</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00145E31" w:rsidRPr="00893066" w:rsidRDefault="00145E31" w:rsidP="00145E31">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>№ 36 от 24.06</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C32F5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00145E31" w:rsidRPr="0061135D" w:rsidRDefault="00145E31" w:rsidP="00145E31">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>24.06.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00145E31" w:rsidRPr="00520761" w:rsidRDefault="00481A2A" w:rsidP="00145E31">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>№ 11 (266) от 29</w:t>
+            </w:r>
+            <w:r w:rsidR="00145E31" w:rsidRPr="00520761">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.06.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00145E31" w:rsidRDefault="00145E31" w:rsidP="00145E31">
+            <w:r w:rsidRPr="00520761">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Вестник Севрюкаево</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00145E31" w:rsidRPr="00EB01A3" w:rsidRDefault="00145E31" w:rsidP="00145E31">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>03.07.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00145E31" w:rsidTr="00145E31">
+        <w:trPr>
+          <w:trHeight w:val="1133"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00145E31" w:rsidRDefault="00481A2A" w:rsidP="00145E31">
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00145E31" w:rsidRPr="0047621C" w:rsidRDefault="00145E31" w:rsidP="00145E31"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00145E31" w:rsidRPr="00FF2034" w:rsidRDefault="00145E31" w:rsidP="00145E31">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:outlineLvl w:val="3"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003953AD">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Об утверждении схемы теплоснабжения (актуализация) сельского поселения Севрюкаево муниципального района Ставропольский Самарской области на период с 2026 до 2033 года (актуализация на 2027год)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00145E31" w:rsidRDefault="00145E31" w:rsidP="00145E31">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>№ 37 от 30.06.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00145E31" w:rsidRPr="0061135D" w:rsidRDefault="00145E31" w:rsidP="00145E31">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>01.07.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00145E31" w:rsidRPr="00520761" w:rsidRDefault="00481A2A" w:rsidP="00145E31">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>№ 12</w:t>
+            </w:r>
+            <w:r w:rsidR="00145E31" w:rsidRPr="00520761">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(267</w:t>
+            </w:r>
+            <w:r w:rsidR="00145E31" w:rsidRPr="00520761">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>) от 30.06.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00145E31" w:rsidRPr="006B7CB3" w:rsidRDefault="00145E31" w:rsidP="00145E31">
+            <w:r w:rsidRPr="00520761">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Вестник Севрюкаево</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00145E31" w:rsidRPr="00EC5297" w:rsidRDefault="00145E31" w:rsidP="00145E31">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00145E31" w:rsidTr="00145E31">
+        <w:trPr>
+          <w:trHeight w:val="1133"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00145E31" w:rsidRDefault="00481A2A" w:rsidP="00145E31">
+            <w:r>
+              <w:t>38</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00145E31" w:rsidRPr="0047621C" w:rsidRDefault="00CE4F32" w:rsidP="00145E31">
+            <w:r>
+              <w:t>24.06.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00145E31" w:rsidRPr="00601C7B" w:rsidRDefault="00145E31" w:rsidP="00145E31">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:outlineLvl w:val="3"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003953AD">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>О внесении изменений в постановление администрации сельского поселения Севрюкаево муниципального района Ставропольский Самарской области от 22.12.2025 № 64 «Об утверждении муниципальной программы сельского поселения Севрюкаево муниципального района Ставропольский Самарской области «Социально – экономическое развитие сельского поселения Севрюкаево муниципального района  Ставропольский Самарской области на 2026 – 2028 годы» (в редакции Постановления Администрации сельского поселения Севрюкаево муниципального района Ставропольский Самарской области от 26.02.2026 №16, от 15.06.2026 № 33)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00145E31" w:rsidRDefault="00145E31" w:rsidP="00145E31">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">№ 38 от </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00145E31" w:rsidRDefault="00145E31" w:rsidP="00145E31">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>30.06.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00145E31" w:rsidRDefault="00145E31" w:rsidP="00145E31">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E0C78">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>01.07.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00145E31" w:rsidRPr="00520761" w:rsidRDefault="00481A2A" w:rsidP="00145E31">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>№ 12 (267</w:t>
+            </w:r>
+            <w:r w:rsidR="00145E31" w:rsidRPr="00520761">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>) от 30.06.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00145E31" w:rsidRDefault="00145E31" w:rsidP="00145E31">
+            <w:r w:rsidRPr="00520761">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Вестник Севрюкаево</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00145E31" w:rsidRPr="00EC5297" w:rsidRDefault="00145E31" w:rsidP="00145E31">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>03.07.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4F32" w:rsidTr="00481A2A">
+        <w:trPr>
+          <w:trHeight w:val="1133"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00481A2A" w:rsidRDefault="00481A2A" w:rsidP="00CE4F32"/>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="00481A2A" w:rsidRDefault="00481A2A" w:rsidP="00481A2A">
+            <w:r>
+              <w:t>39</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="0047621C" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="00FA2AB5" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:outlineLvl w:val="3"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E15C1">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Об актуализации Схемы водоснабжения сельского поселения Севрюкаево муниципального района Ставропольский Самарской области на период до 2033г (актуализация на 2027год).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="00145F2E" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>№ 39</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00145F2E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> от </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10.07</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00145F2E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  13.07.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="001449ED" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>№ 13 (268) от 22.07</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001449ED">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="00BB0C62" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:r w:rsidRPr="001449ED">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Вестник Севрюкаево</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="00EB01A3" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4F32" w:rsidTr="00481A2A">
+        <w:trPr>
+          <w:trHeight w:val="1133"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00481A2A" w:rsidP="00CE4F32">
+            <w:r>
+              <w:t>40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="0047621C" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:r>
+              <w:t>08.07.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="00FA2AB5" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:pStyle w:val="a8"/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00610F2E">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Об утверждении Порядка формирования и использования бюджетных ассигнований резервного фонда администрации сельского поселения Севрюкаево муниципального  района  Ставропольский Самарской области</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="00145F2E" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>№ 40 от 14.07</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00145F2E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>15.07</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0061135D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="005E15C1" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E15C1">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>№ 13 (268) от 22.07.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="00520761" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E15C1">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Вестник Севрюкаево</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="00EB01A3" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>03.08.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4F32" w:rsidTr="00481A2A">
+        <w:trPr>
+          <w:trHeight w:val="1133"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00481A2A" w:rsidRDefault="00481A2A" w:rsidP="00CE4F32"/>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="00481A2A" w:rsidRDefault="00481A2A" w:rsidP="00481A2A">
+            <w:r>
+              <w:t>41</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="0047621C" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:r>
+              <w:t>15.07.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="00FF2034" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:outlineLvl w:val="3"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00610F2E">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>О внесении изменений в Постановление Администрации сельского поселения Севрюкаево муниципального района Ставропольский Самарской области от 20.05.2020г №33 « Об утверждении Порядка  проведения антикоррупционного мониторинга на территории сельского поселения Севрюкаево муниципального района  Ставропольский  Самарской области»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="00CF3142" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>№41 от 21.07.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>21.07</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0061135D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="001449ED" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>№ 13 (268) от 22.07</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001449ED">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="00520761" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001449ED">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Вестник Севрюкаево</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="00EB01A3" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00610F2E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>03.08.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4F32" w:rsidTr="00145E31">
+        <w:trPr>
+          <w:trHeight w:val="1133"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00481A2A" w:rsidRDefault="00481A2A" w:rsidP="00CE4F32"/>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="00481A2A" w:rsidRDefault="00481A2A" w:rsidP="00481A2A">
+            <w:r>
+              <w:t>42</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="0047621C" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="005E15C1" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:outlineLvl w:val="3"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E15C1">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Об утверждении отчета об исполнении бюджета сельского поселения Севрюкаево муниципального района Ставропольский Самарской области за </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="003953AD" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:outlineLvl w:val="3"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E15C1">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1 полугодие 2026 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">№ 42 от </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>21.07.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="00601C7B" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>21.07</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0061135D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="00520761" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>№ 14 (269) от 03.08</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00520761">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="006B7CB3" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:r w:rsidRPr="00520761">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Вестник Севрюкаево</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="00EB01A3" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4F32" w:rsidTr="00145E31">
+        <w:trPr>
+          <w:trHeight w:val="1133"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00481A2A" w:rsidP="00CE4F32">
+            <w:r>
+              <w:t>43</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="0047621C" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:r>
+              <w:t>24.07.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="006E48C8" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:outlineLvl w:val="3"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E48C8">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>О ВНЕСЕНИИ ИЗМЕНЕНИЙ В ПОСТАНОВЛЕНИЕ АДМИНИСТРАЦИЯ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E48C8">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">СЕЛЬСКОГО ПОСЕЛЕНИЯ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="006E48C8">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>СЕВРЮКАЕВО  МУНИЦИПАЛЬНОГО</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="006E48C8">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> РАЙОНА          СТАВРОПОЛЬСКИЙ   САМАРСКОЙ ОБЛАСТИ  ОТ 08.08.2022г №51</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E48C8">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «ОБ УТВЕРЖДЕНИИ ПОРЯДКА ПРИНЯТИЯ РЕШЕНИЯ О ПРИЗНАНИИ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="00FF2034" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:outlineLvl w:val="3"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E48C8">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">БЕЗНАДЕЖНОЙ К ВЗЫСКАНИЮ ЗАДОЛЖЕННОСТИ ПО ПЛАТЕЖАМ В БЮДЖЕТ СЕЛЬСКОГО ПОСЕЛЕНИЯ СЕВРЮКАЕВО МУНИЦИПАЛЬНОГО </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E48C8">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>РАЙОНА СТАВРОПОЛЬСКИЙ САМАРСКОЙ ОБЛАСТИ, ГЛАВНЫМ АДМИНИСТРАТОРОМ ДОХОДОВ ПО КОТОРЫМ ЯВЛЯЕТСЯ АДМИНИСТРАЦИЯ СЕЛЬСКОГО ПОСЕЛЕНИЯ СЕВРЮКАЕВО МУНИЦИПАЛЬНОГО РАЙОНА СТАВРОПОЛЬСКИЙ САМАРСКОЙ ОБЛАСТИ»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="00893066" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>№ 43 от 29.07</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C32F5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="0061135D" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>29.07.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="00520761" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>№ 14 (269) от 03.08</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00520761">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:r w:rsidRPr="00520761">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Вестник Севрюкаево</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="00EB01A3" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>03.08.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4F32" w:rsidTr="00145E31">
+        <w:trPr>
+          <w:trHeight w:val="1133"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="0047621C" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="000B77AC" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:outlineLvl w:val="3"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4F32" w:rsidTr="00145E31">
+        <w:trPr>
+          <w:trHeight w:val="1133"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="0047621C" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="000B77AC" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:outlineLvl w:val="3"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4F32" w:rsidTr="00145E31">
+        <w:trPr>
+          <w:trHeight w:val="1133"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="0047621C" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="000B77AC" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:outlineLvl w:val="3"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4F32" w:rsidTr="00145E31">
+        <w:trPr>
+          <w:trHeight w:val="1133"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="0047621C" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="000B77AC" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:outlineLvl w:val="3"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4F32" w:rsidTr="00145E31">
+        <w:trPr>
+          <w:trHeight w:val="1133"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="0047621C" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="000B77AC" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:outlineLvl w:val="3"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4F32" w:rsidTr="00145E31">
+        <w:trPr>
+          <w:trHeight w:val="1133"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="0047621C" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="000B77AC" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:outlineLvl w:val="3"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4F32" w:rsidTr="006E46CD">
+        <w:trPr>
+          <w:trHeight w:val="1133"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="0061135D" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:outlineLvl w:val="3"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="00101DC6" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00101DC6">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>РЕШЕНИЯ СОБРАНИЯ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008C125A" w:rsidRDefault="008C125A" w:rsidP="008C125A">
-[...18 lines deleted...]
-          <w:p w:rsidR="008C125A" w:rsidRPr="0061135D" w:rsidRDefault="008C125A" w:rsidP="008C125A">
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="0061135D" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008C125A" w:rsidRDefault="008C125A" w:rsidP="008C125A"/>
-[...11 lines deleted...]
-          <w:p w:rsidR="008C125A" w:rsidRDefault="008C125A" w:rsidP="008C125A">
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C125A" w:rsidTr="003556DE">
+      <w:tr w:rsidR="00CE4F32" w:rsidTr="00145E31">
         <w:trPr>
           <w:trHeight w:val="1133"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008C125A" w:rsidRDefault="008C125A" w:rsidP="008C125A">
-            <w:r>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008C125A" w:rsidRDefault="008C125A" w:rsidP="008C125A">
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>5.12.2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008C125A" w:rsidRDefault="008C125A" w:rsidP="008C125A">
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>О принятии Устава сельского поселения Севрюкаево муниципального района Ставропольский Самарской области.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008C125A" w:rsidRDefault="008C125A" w:rsidP="008C125A">
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>№17</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008C125A" w:rsidRDefault="008C125A" w:rsidP="008C125A">
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>12.12.2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008C125A" w:rsidRDefault="008C125A" w:rsidP="008C125A">
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>16.12.2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008C125A" w:rsidRDefault="008C125A" w:rsidP="008C125A">
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Вестник Севрюкаево</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008C125A" w:rsidRDefault="008C125A" w:rsidP="008C125A">
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>№1(256) от 22.01.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008C125A" w:rsidRPr="006E2417" w:rsidRDefault="008C125A" w:rsidP="008C125A">
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="006E2417" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E2417">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>02.02.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C125A" w:rsidTr="001F442B">
+      <w:tr w:rsidR="00CE4F32" w:rsidTr="00145E31">
         <w:trPr>
           <w:trHeight w:val="1133"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008C125A" w:rsidRDefault="008C125A" w:rsidP="008C125A"/>
-          <w:p w:rsidR="008C125A" w:rsidRPr="006E2417" w:rsidRDefault="008C125A" w:rsidP="008C125A">
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32"/>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="006E2417" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
             <w:r>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008C125A" w:rsidRDefault="008C125A" w:rsidP="008C125A">
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>нет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008C125A" w:rsidRPr="00D16D98" w:rsidRDefault="008C125A" w:rsidP="008C125A">
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="00D16D98" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C10EA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">О протесте прокуратуры Ставропольского района  от 30.01.2026 г №07-03-2026/Прдп56-26-242 на отдельные положения нормативного правового акта Положения о муниципальном контроле в сфере благоустройства на территории  </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004C10EA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>с.п.Севрюкаево</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004C10EA">
@@ -5578,194 +9556,194 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004C10EA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>м.р.Ставропольский</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004C10EA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Самарской области утвержденное решением  от 15.10.2021 № 51</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008C125A" w:rsidRDefault="008C125A" w:rsidP="008C125A">
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>№21</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008C125A" w:rsidRDefault="008C125A" w:rsidP="008C125A">
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>04.02.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008C125A" w:rsidRDefault="008C125A" w:rsidP="008C125A">
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
             <w:r>
               <w:t>05</w:t>
             </w:r>
             <w:r w:rsidRPr="004C10EA">
               <w:t>.02.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008C125A" w:rsidRPr="00B25BF6" w:rsidRDefault="008C125A" w:rsidP="008C125A">
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="00B25BF6" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B25BF6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Вестник Севрюкаево</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008C125A" w:rsidRPr="00497E16" w:rsidRDefault="008C125A" w:rsidP="008C125A">
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="00497E16" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>№2(257) от 16.02.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008C125A" w:rsidRPr="00497E16" w:rsidRDefault="008C125A" w:rsidP="008C125A">
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="00497E16" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>нет</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C125A" w:rsidTr="001F442B">
+      <w:tr w:rsidR="00CE4F32" w:rsidTr="00145E31">
         <w:trPr>
           <w:trHeight w:val="1133"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008C125A" w:rsidRDefault="008C125A" w:rsidP="008C125A">
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
             <w:r>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008C125A" w:rsidRDefault="008C125A" w:rsidP="008C125A">
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>нет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008C125A" w:rsidRPr="00E71FE7" w:rsidRDefault="008C125A" w:rsidP="008C125A">
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="00E71FE7" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C10EA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">О протесте прокуратуры Ставропольского района  от 30.01.2026 г  № 07-03-2026/Прдп82-26-242 на отдельные положения нормативного правового акта Положения о муниципальном контроле на автомобильном транспорте и в дорожном хозяйстве в границах населенного пункта </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004C10EA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>с.п.Севрюкаево</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004C10EA">
@@ -5775,999 +9753,3875 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004C10EA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>м.р</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004C10EA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>. Ставропольский Самарской области , утвержденного решением от 15.10.2021№52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008C125A" w:rsidRDefault="008C125A" w:rsidP="008C125A">
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>№22</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008C125A" w:rsidRDefault="008C125A" w:rsidP="008C125A">
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>04.02.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008C125A" w:rsidRDefault="008C125A" w:rsidP="008C125A">
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
             <w:r>
               <w:t>05.02.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008C125A" w:rsidRPr="004C10EA" w:rsidRDefault="008C125A" w:rsidP="008C125A">
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="004C10EA" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C10EA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Вестник Севрюкаево</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008C125A" w:rsidRPr="00B25BF6" w:rsidRDefault="008C125A" w:rsidP="008C125A">
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="00B25BF6" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>№2(257) от 16.02</w:t>
             </w:r>
             <w:r w:rsidRPr="004C10EA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008C125A" w:rsidRDefault="008C125A" w:rsidP="008C125A">
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>нет</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C125A" w:rsidTr="001F442B">
+      <w:tr w:rsidR="00CE4F32" w:rsidTr="00145E31">
         <w:trPr>
           <w:trHeight w:val="1133"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008C125A" w:rsidRDefault="008C125A" w:rsidP="008C125A">
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
             <w:r>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008C125A" w:rsidRDefault="008C125A" w:rsidP="008C125A">
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>19.02.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008C125A" w:rsidRPr="004C10EA" w:rsidRDefault="008C125A" w:rsidP="008C125A">
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="004C10EA" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C10EA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">О внесении изменений в Решение Собрания представителей </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008C125A" w:rsidRPr="004C10EA" w:rsidRDefault="008C125A" w:rsidP="008C125A">
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="004C10EA" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C10EA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">сельского поселения Севрюкаево муниципального района Ставропольский </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008C125A" w:rsidRPr="004C10EA" w:rsidRDefault="008C125A" w:rsidP="008C125A">
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="004C10EA" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C10EA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Самарской области от 22.12.2025 № 19 «О бюджете сельского поселения Севрюкаево </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008C125A" w:rsidRPr="004C10EA" w:rsidRDefault="008C125A" w:rsidP="008C125A">
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="004C10EA" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C10EA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">муниципального района Ставропольский Самарской области </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008C125A" w:rsidRPr="00E71FE7" w:rsidRDefault="008C125A" w:rsidP="008C125A">
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="00E71FE7" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C10EA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>на 2026 год и плановый период 2027 и 2028 годов»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008C125A" w:rsidRDefault="008C125A" w:rsidP="008C125A">
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>№23</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008C125A" w:rsidRDefault="008C125A" w:rsidP="008C125A">
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>26.02.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008C125A" w:rsidRDefault="008C125A" w:rsidP="008C125A">
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
             <w:r w:rsidRPr="004C10EA">
               <w:t>26.02.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008C125A" w:rsidRPr="004C10EA" w:rsidRDefault="008C125A" w:rsidP="008C125A">
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="004C10EA" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C10EA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Вестник Севрюкаево</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008C125A" w:rsidRPr="00B25BF6" w:rsidRDefault="008C125A" w:rsidP="008C125A">
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="00B25BF6" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>№3(258) от 27.02</w:t>
             </w:r>
             <w:r w:rsidRPr="004C10EA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008C125A" w:rsidRDefault="008C125A" w:rsidP="008C125A">
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>02.03.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C125A" w:rsidTr="001F442B">
+      <w:tr w:rsidR="00CE4F32" w:rsidTr="00145E31">
         <w:trPr>
           <w:trHeight w:val="1133"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008C125A" w:rsidRDefault="008C125A" w:rsidP="008C125A">
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
             <w:r>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008C125A" w:rsidRDefault="008C125A" w:rsidP="008C125A">
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>04.03.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008C125A" w:rsidRPr="00D16D98" w:rsidRDefault="008C125A" w:rsidP="008C125A">
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="00D16D98" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00426FAF">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Об определении перечня мест (Объектов) для отбывания наказания в виде обязательных работ на территории сельского поселения Севрюкаево муниципального района Ставропольский Самарской области.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008C125A" w:rsidRDefault="008C125A" w:rsidP="008C125A">
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>№24</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008C125A" w:rsidRDefault="008C125A" w:rsidP="008C125A">
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>11.03.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008C125A" w:rsidRDefault="008C125A" w:rsidP="008C125A">
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
             <w:r>
               <w:t>12.03</w:t>
             </w:r>
             <w:r w:rsidRPr="004C10EA">
               <w:t>.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008C125A" w:rsidRPr="00B25BF6" w:rsidRDefault="008C125A" w:rsidP="008C125A">
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="00B25BF6" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B25BF6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Вестник Севрюкаево</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008C125A" w:rsidRPr="00497E16" w:rsidRDefault="008C125A" w:rsidP="008C125A">
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="00497E16" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>№4(259) от 23.03.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008C125A" w:rsidRPr="00497E16" w:rsidRDefault="008C125A" w:rsidP="008C125A">
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="00497E16" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C125A" w:rsidTr="001F442B">
+      <w:tr w:rsidR="00CE4F32" w:rsidTr="00145E31">
         <w:trPr>
           <w:trHeight w:val="1133"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008C125A" w:rsidRDefault="008C125A" w:rsidP="008C125A">
-[...1 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:r>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008C125A" w:rsidRDefault="008C125A" w:rsidP="008C125A">
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>нет</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008C125A" w:rsidRPr="008C125A" w:rsidRDefault="008C125A" w:rsidP="008C125A">
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="008C125A" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1296"/>
               </w:tabs>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008C125A" w:rsidRPr="00426FAF" w:rsidRDefault="008C125A" w:rsidP="008C125A">
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="00426FAF" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00426FAF">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Об утверждении Положения о муниципальном контроле в сфере</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008C125A" w:rsidRPr="00426FAF" w:rsidRDefault="008C125A" w:rsidP="008C125A">
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="00426FAF" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00426FAF">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>благоустройства на территории сельского поселения Севрюкаево</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008C125A" w:rsidRPr="00E71FE7" w:rsidRDefault="008C125A" w:rsidP="008C125A">
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="00E71FE7" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00426FAF">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>муниципального района Ставропольский Самарской области</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008C125A" w:rsidRDefault="008C125A" w:rsidP="008C125A">
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>№25</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008C125A" w:rsidRDefault="008C125A" w:rsidP="008C125A">
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>11.03.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008C125A" w:rsidRDefault="008C125A" w:rsidP="008C125A">
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
             <w:r w:rsidRPr="003734B7">
               <w:t>12.03.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008C125A" w:rsidRPr="004C10EA" w:rsidRDefault="008C125A" w:rsidP="008C125A">
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="004C10EA" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C10EA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Вестник Севрюкаево</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008C125A" w:rsidRPr="00B25BF6" w:rsidRDefault="008C125A" w:rsidP="008C125A">
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="00B25BF6" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00426FAF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>№4(259) от 23.03.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008C125A" w:rsidRDefault="008C125A" w:rsidP="008C125A">
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>03.04.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C125A" w:rsidTr="001F442B">
+      <w:tr w:rsidR="00CE4F32" w:rsidTr="00145E31">
         <w:trPr>
           <w:trHeight w:val="1133"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008C125A" w:rsidRDefault="008C125A" w:rsidP="008C125A">
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
             <w:r>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008C125A" w:rsidRDefault="008C125A" w:rsidP="008C125A">
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>04.03.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008C125A" w:rsidRPr="00426FAF" w:rsidRDefault="008C125A" w:rsidP="008C125A">
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="00426FAF" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00426FAF">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Об утверждении Положения о муниципальном контроле на автомобильном </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008C125A" w:rsidRPr="00426FAF" w:rsidRDefault="008C125A" w:rsidP="008C125A">
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="00426FAF" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00426FAF">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">транспорте, городском наземном электрическом транспорте и в дорожном </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008C125A" w:rsidRPr="00426FAF" w:rsidRDefault="008C125A" w:rsidP="008C125A">
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="00426FAF" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00426FAF">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">хозяйстве в границах сельского поселения Севрюкаево муниципального </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008C125A" w:rsidRPr="00E71FE7" w:rsidRDefault="008C125A" w:rsidP="008C125A">
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="00E71FE7" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00426FAF">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>района Ставропольский Самарской области</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008C125A" w:rsidRDefault="008C125A" w:rsidP="008C125A">
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>№26</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008C125A" w:rsidRDefault="008C125A" w:rsidP="008C125A">
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>11.03.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008C125A" w:rsidRDefault="008C125A" w:rsidP="008C125A">
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
             <w:r w:rsidRPr="003734B7">
               <w:t>12.03.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008C125A" w:rsidRPr="004C10EA" w:rsidRDefault="008C125A" w:rsidP="008C125A">
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="004C10EA" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C10EA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Вестник Севрюкаево</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008C125A" w:rsidRPr="00B25BF6" w:rsidRDefault="008C125A" w:rsidP="008C125A">
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="00B25BF6" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00426FAF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>№4(259) от 23.03.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008C125A" w:rsidRDefault="008C125A" w:rsidP="008C125A">
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>03.04.2026</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4F32" w:rsidTr="00145E31">
+        <w:trPr>
+          <w:trHeight w:val="1133"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>10.04.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="004362B2" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004362B2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Об отмене  Решения Собрания представителей сельского поселения  Севрюкаево муниципального района Ставропольский Самарской области от 08.06.2016 № 13 «Об утверждении Положения о порядке представления гражданами, претендующими на замещение муниципальных должностей муниципальной службы в администрации сельского поселения Севрюкаево муниципального района Ставропольский Самарской области, и лицами, замещающими (занимающими) муниципальные  должности муниципальной службы в администрации сельского поселения Севрюкаево муниципального района Ставропольский Самарской области, сведений о доходах, расходах, об имуществе и обязательствах имущественного характера, а также сведений о доходах, расходах, об имуществе и обязательствах имущественного характера своих супруги (супруга) и несовершеннолетних детей»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>№27</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>15.04.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:r>
+              <w:t>17.04</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C10EA">
+              <w:t>.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="00B25BF6" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B25BF6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Вестник Севрюкаево</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="00497E16" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>№7(262) от 27.04.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>03.05.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4F32" w:rsidTr="00145E31">
+        <w:trPr>
+          <w:trHeight w:val="1133"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:r>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>10.04.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="004362B2" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004362B2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Об утверждении Положения «О муниципальной службе в сельском поселении Севрюкаево муниципального района Ставропольский Самарской области»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>№28</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>15.04.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:r>
+              <w:t>17.04</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003734B7">
+              <w:t>.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="004C10EA" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C10EA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Вестник Севрюкаево</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="00B25BF6" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>№7(262) от 27.04</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00426FAF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>03.05.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4F32" w:rsidTr="00145E31">
+        <w:trPr>
+          <w:trHeight w:val="1133"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>14.05.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:outlineLvl w:val="3"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Об исполнении бюджета сельского поселения Севрюкаево муниципального района Ставропольский Самарской области за 2025 год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>№29</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>22.05.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:r>
+              <w:t>25.05.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="00B25BF6" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B25BF6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Вестник Севрюкаево</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="00497E16" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>№9(264) от 29.05.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="00497E16" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>03.06.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4F32" w:rsidTr="00145E31">
+        <w:trPr>
+          <w:trHeight w:val="1133"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>14.05.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:outlineLvl w:val="3"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Об утверждении положения о порядке управления и распоряжения муниципальным имуществом сельского поселения Севрюкаево                               муниципального района Ставропольский Самарской области</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>№30</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>22.05.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:r>
+              <w:t>25.05.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="00B25BF6" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B25BF6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Вестник Севрюкаево</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="00497E16" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>№9(264) от 29.05.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>03.06.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4F32" w:rsidTr="00145E31">
+        <w:trPr>
+          <w:trHeight w:val="1133"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>18.05.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:outlineLvl w:val="3"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Об утверждении «Положения о порядке назначения  и проведения собраний граждан на территории сельского поселения Севрюкаево  муниципального района Ставропольский  Самарской области»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>№31</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>22.05.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:r>
+              <w:t>25.05.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="00B25BF6" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B25BF6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Вестник Севрюкаево</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="00497E16" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>№9(264) от 29.05.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF6968">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>03.06.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4F32" w:rsidTr="00145E31">
+        <w:trPr>
+          <w:trHeight w:val="1133"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>08.06.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="00874644" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:outlineLvl w:val="3"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00874644">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">О внесении изменений в Решение Собрания представителей </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="00874644" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:outlineLvl w:val="3"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00874644">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">сельского поселения Севрюкаево муниципального района Ставропольский </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="00874644" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:outlineLvl w:val="3"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00874644">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Самарской области от 22.12.2025 № 19 «О бюджете сельского поселения Севрюкаево </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="00874644" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:outlineLvl w:val="3"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00874644">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">муниципального района Ставропольский Самарской области </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="00D16D98" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:outlineLvl w:val="3"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00874644">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>на 2026 год и плановый период 2027 и 2028 годов»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>№32</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>15.06.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:r>
+              <w:t>17.06.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="00B25BF6" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B25BF6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Вестник Севрюкаево</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="00497E16" w:rsidRDefault="00481A2A" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>№11(266) от 29</w:t>
+            </w:r>
+            <w:r w:rsidR="00CE4F32">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.06.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="00497E16" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>03.07.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4F32" w:rsidTr="00145E31">
+        <w:trPr>
+          <w:trHeight w:val="1133"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>17.06.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="00941D6E" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:outlineLvl w:val="3"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00874644">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>О внесении изменений в решение Собрания Представителей сельского поселения Севрюкаево муниципального района Ставропольский Самарской области от 15.04.2026  № 28 «Об утверждении Положения о муниципальной службе в сельском поселении Севрюкаево муниципального района Ставропольский Самарской области»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>№33</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>24.06.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:r>
+              <w:t>24.06.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="00B25BF6" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B25BF6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Вестник Севрюкаево</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="00497E16" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>№11(266) от 30.06.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>03.07.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4F32" w:rsidTr="00481A2A">
+        <w:trPr>
+          <w:trHeight w:val="1133"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:outlineLvl w:val="3"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B1E26">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">О протесте прокуратуры Ставропольского района  от 23.06.2026 г №07-03-2026/Прдп419-26-242 на решение Собрания представителей сельского поселения Севрюкаево от 28.02.2020г №7 (в </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006B1E26">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ред.от</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006B1E26">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 23.08.2024г №28(178)) «Об утверждении Норм и правил по благоустройству территории сельского поселения Севрюкаево муниципального района Ставропольский Самарской области»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>№34</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>24.06.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:r>
+              <w:t>24.06.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="00497E16" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4F32" w:rsidTr="00481A2A">
+        <w:trPr>
+          <w:trHeight w:val="1133"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>24.06.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="006B1E26" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:outlineLvl w:val="3"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B1E26">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">О внесении изменений в Решение Собрания представителей сельского поселения Севрюкаево муниципального района Ставропольский </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="006B1E26" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:outlineLvl w:val="3"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B1E26">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Самарской области от 22.12.2025 № 19 «О бюджете сельского поселения Севрюкаево муниципального района Ставропольский Самарской области </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:outlineLvl w:val="3"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B1E26">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>на 2026 год и плановый период 2027 и 2028 годов»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>№35</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>30.06.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:r>
+              <w:t>01.07.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="006B1E26" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B1E26">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Вестник Севрюкаево</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="00B25BF6" w:rsidRDefault="00D93D05" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>№12(267</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r w:rsidR="00CE4F32">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>) от 30.06</w:t>
+            </w:r>
+            <w:r w:rsidR="00CE4F32" w:rsidRPr="006B1E26">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="00DF6968" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>03.07.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4F32" w:rsidTr="00481A2A">
+        <w:trPr>
+          <w:trHeight w:val="1133"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:outlineLvl w:val="3"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B1E26">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>О протесте прокуратуры Ставропольского района  от 23.06.2026 г №Прдр-242-373-26/-242 на решение Собрания представителей сельского поселения Севрюкаево от 21.03.2016г №7 «О земельном налоге на территории сельского поселения Севрюкаево муниципального района Ставропольский Самарской области»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>№36</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>30.06.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:r w:rsidRPr="007A654D">
+              <w:t>01.07.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="00B25BF6" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="00DF6968" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4F32" w:rsidTr="00145E31">
+        <w:trPr>
+          <w:trHeight w:val="1133"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>21.07.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="00D16D98" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:outlineLvl w:val="3"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00685503">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Об утверждении Порядка сбора справок, содержащих сведения о своих доходах, расходах об имуществе и обязательствах имущественного характера, а также сведений о доходах, расходах, об имуществе и обязательствах имущественного характера своих супруги (супруга) и несовершеннолетних детей (либо уведомления), представленных  лицами, замещающими муниципальные должности , временно исполняющими полномочия главы   в сельском поселении Севрюкаево муниципального района Ставропольский Самарской области</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>№37</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>от29.07.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:r>
+              <w:t>31.07.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="00B25BF6" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B25BF6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Вестник Севрюкаево</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="00497E16" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>№14(269) от 03.08.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="00497E16" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>03.08.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4F32" w:rsidTr="00145E31">
+        <w:trPr>
+          <w:trHeight w:val="1133"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="00426FAF" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:outlineLvl w:val="3"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="003734B7" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="004C10EA" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4F32" w:rsidTr="00145E31">
+        <w:trPr>
+          <w:trHeight w:val="1133"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="00426FAF" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:outlineLvl w:val="3"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="003734B7" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="004C10EA" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4F32" w:rsidTr="00145E31">
+        <w:trPr>
+          <w:trHeight w:val="1133"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="00426FAF" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:outlineLvl w:val="3"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="003734B7" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="004C10EA" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4F32" w:rsidTr="00145E31">
+        <w:trPr>
+          <w:trHeight w:val="1133"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="00426FAF" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:outlineLvl w:val="3"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="003734B7" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="004C10EA" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4F32" w:rsidTr="00145E31">
+        <w:trPr>
+          <w:trHeight w:val="1133"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="00426FAF" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:outlineLvl w:val="3"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="003734B7" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="004C10EA" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4F32" w:rsidTr="00145E31">
+        <w:trPr>
+          <w:trHeight w:val="1133"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="00426FAF" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:outlineLvl w:val="3"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="003734B7" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="004C10EA" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4F32" w:rsidTr="00145E31">
+        <w:trPr>
+          <w:trHeight w:val="1133"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="00426FAF" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:outlineLvl w:val="3"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="003734B7" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="004C10EA" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4F32" w:rsidTr="00145E31">
+        <w:trPr>
+          <w:trHeight w:val="1133"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="00426FAF" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:outlineLvl w:val="3"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="003734B7" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="004C10EA" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4F32" w:rsidTr="00145E31">
+        <w:trPr>
+          <w:trHeight w:val="1133"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="00426FAF" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:outlineLvl w:val="3"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="003734B7" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="004C10EA" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE4F32" w:rsidTr="00145E31">
+        <w:trPr>
+          <w:trHeight w:val="1133"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="00426FAF" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:outlineLvl w:val="3"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="003734B7" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRPr="004C10EA" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00CE4F32" w:rsidRDefault="00CE4F32" w:rsidP="00CE4F32">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="005348A2" w:rsidRDefault="005348A2"/>
     <w:p w:rsidR="00F34A09" w:rsidRDefault="00F34A09"/>
     <w:p w:rsidR="00DE26B2" w:rsidRDefault="00DE26B2"/>
     <w:p w:rsidR="00DE26B2" w:rsidRDefault="00DE26B2"/>
-    <w:p w:rsidR="00DE26B2" w:rsidRDefault="00DE26B2">
-[...2 lines deleted...]
-    </w:p>
+    <w:p w:rsidR="00DE26B2" w:rsidRDefault="00DE26B2"/>
     <w:sectPr w:rsidR="00DE26B2" w:rsidSect="006E46CD">
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="567" w:right="1134" w:bottom="850" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="0065409E" w:rsidRDefault="0065409E" w:rsidP="005551BC">
+    <w:p w:rsidR="00E11140" w:rsidRDefault="00E11140" w:rsidP="005551BC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="0065409E" w:rsidRDefault="0065409E" w:rsidP="005551BC">
+    <w:p w:rsidR="00E11140" w:rsidRDefault="00E11140" w:rsidP="005551BC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman CYR">
@@ -6817,97 +13671,96 @@
     <w:charset w:val="01"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1599006648"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w:rsidR="00C63D5E" w:rsidRDefault="00C63D5E">
+      <w:p w:rsidR="00481A2A" w:rsidRDefault="00481A2A">
         <w:pPr>
           <w:pStyle w:val="af"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008C125A">
+        <w:r w:rsidR="00D93D05">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidR="005551BC" w:rsidRDefault="005551BC">
+  <w:p w:rsidR="00481A2A" w:rsidRDefault="00481A2A">
     <w:pPr>
       <w:pStyle w:val="af"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="0065409E" w:rsidRDefault="0065409E" w:rsidP="005551BC">
+    <w:p w:rsidR="00E11140" w:rsidRDefault="00E11140" w:rsidP="005551BC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="0065409E" w:rsidRDefault="0065409E" w:rsidP="005551BC">
+    <w:p w:rsidR="00E11140" w:rsidRDefault="00E11140" w:rsidP="005551BC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
@@ -6917,210 +13770,221 @@
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007B17AB"/>
     <w:rsid w:val="00003829"/>
     <w:rsid w:val="00004665"/>
     <w:rsid w:val="000064A6"/>
     <w:rsid w:val="00061F4D"/>
     <w:rsid w:val="000877B5"/>
     <w:rsid w:val="0009367D"/>
     <w:rsid w:val="000A4A82"/>
     <w:rsid w:val="000D2533"/>
     <w:rsid w:val="000F6C71"/>
     <w:rsid w:val="000F7425"/>
     <w:rsid w:val="00100AE1"/>
     <w:rsid w:val="00101DC6"/>
     <w:rsid w:val="00102AAA"/>
     <w:rsid w:val="001035AB"/>
     <w:rsid w:val="00103D1B"/>
     <w:rsid w:val="00120C55"/>
     <w:rsid w:val="001257F0"/>
     <w:rsid w:val="00132E35"/>
     <w:rsid w:val="001449A4"/>
     <w:rsid w:val="00144FFE"/>
+    <w:rsid w:val="00145E31"/>
+    <w:rsid w:val="00147EC5"/>
     <w:rsid w:val="00152C2B"/>
     <w:rsid w:val="00172B07"/>
     <w:rsid w:val="001A2082"/>
     <w:rsid w:val="001A515D"/>
     <w:rsid w:val="001A5865"/>
     <w:rsid w:val="001C1173"/>
     <w:rsid w:val="001C245B"/>
     <w:rsid w:val="001D08F9"/>
     <w:rsid w:val="001D216F"/>
     <w:rsid w:val="00201003"/>
     <w:rsid w:val="00204C14"/>
     <w:rsid w:val="00231460"/>
     <w:rsid w:val="0023461A"/>
     <w:rsid w:val="002410D0"/>
     <w:rsid w:val="002462B2"/>
     <w:rsid w:val="00255050"/>
     <w:rsid w:val="00266DE6"/>
     <w:rsid w:val="00286E04"/>
     <w:rsid w:val="002D6E0B"/>
     <w:rsid w:val="002F2E09"/>
     <w:rsid w:val="002F7B6D"/>
     <w:rsid w:val="003206C5"/>
     <w:rsid w:val="003303E5"/>
     <w:rsid w:val="00335239"/>
     <w:rsid w:val="0033582D"/>
     <w:rsid w:val="00375188"/>
     <w:rsid w:val="00380D87"/>
     <w:rsid w:val="00392578"/>
     <w:rsid w:val="003952E8"/>
     <w:rsid w:val="00396CF3"/>
     <w:rsid w:val="003B6ADA"/>
     <w:rsid w:val="003C4BCB"/>
     <w:rsid w:val="00417049"/>
     <w:rsid w:val="00436089"/>
     <w:rsid w:val="00453A00"/>
     <w:rsid w:val="0045436C"/>
     <w:rsid w:val="0046324A"/>
     <w:rsid w:val="0046710F"/>
     <w:rsid w:val="00473E4C"/>
+    <w:rsid w:val="00481A2A"/>
     <w:rsid w:val="004A6777"/>
     <w:rsid w:val="004C2D34"/>
+    <w:rsid w:val="004D2D80"/>
     <w:rsid w:val="004E5066"/>
     <w:rsid w:val="004E7297"/>
     <w:rsid w:val="00504BD9"/>
     <w:rsid w:val="0051204D"/>
     <w:rsid w:val="00524FA8"/>
     <w:rsid w:val="00531B0F"/>
     <w:rsid w:val="005348A2"/>
     <w:rsid w:val="005551BC"/>
     <w:rsid w:val="00555DD2"/>
     <w:rsid w:val="00571DB5"/>
     <w:rsid w:val="005A1573"/>
     <w:rsid w:val="005A2B9C"/>
     <w:rsid w:val="005A41F9"/>
     <w:rsid w:val="005A47EB"/>
     <w:rsid w:val="005C7FE9"/>
     <w:rsid w:val="005D05CE"/>
     <w:rsid w:val="005D68F3"/>
     <w:rsid w:val="00602F96"/>
     <w:rsid w:val="0060528A"/>
     <w:rsid w:val="0061135D"/>
     <w:rsid w:val="00612ABB"/>
     <w:rsid w:val="00616FBA"/>
     <w:rsid w:val="00625CE3"/>
     <w:rsid w:val="0065409E"/>
     <w:rsid w:val="006564AF"/>
     <w:rsid w:val="00657919"/>
     <w:rsid w:val="0066777D"/>
     <w:rsid w:val="00680A1A"/>
     <w:rsid w:val="006876E0"/>
     <w:rsid w:val="006A2489"/>
     <w:rsid w:val="006D025D"/>
     <w:rsid w:val="006D09CB"/>
+    <w:rsid w:val="006D58DA"/>
     <w:rsid w:val="006E2417"/>
     <w:rsid w:val="006E46CD"/>
     <w:rsid w:val="006F0D63"/>
     <w:rsid w:val="00747C4D"/>
     <w:rsid w:val="0075035F"/>
     <w:rsid w:val="00770BB8"/>
     <w:rsid w:val="00787C03"/>
     <w:rsid w:val="007B17AB"/>
     <w:rsid w:val="007B6DE6"/>
+    <w:rsid w:val="007E349D"/>
     <w:rsid w:val="007F3CDF"/>
     <w:rsid w:val="00807074"/>
     <w:rsid w:val="00823ECE"/>
     <w:rsid w:val="00832705"/>
     <w:rsid w:val="00847928"/>
     <w:rsid w:val="00857B6C"/>
     <w:rsid w:val="008645B5"/>
     <w:rsid w:val="00875137"/>
     <w:rsid w:val="00890F62"/>
     <w:rsid w:val="008A392D"/>
     <w:rsid w:val="008A7047"/>
     <w:rsid w:val="008C125A"/>
     <w:rsid w:val="008F5132"/>
     <w:rsid w:val="00903FF8"/>
     <w:rsid w:val="00916942"/>
     <w:rsid w:val="00916DF2"/>
     <w:rsid w:val="0092458C"/>
     <w:rsid w:val="0092797B"/>
     <w:rsid w:val="00944D20"/>
     <w:rsid w:val="00945396"/>
     <w:rsid w:val="009501D8"/>
+    <w:rsid w:val="009840AA"/>
     <w:rsid w:val="009A57F0"/>
     <w:rsid w:val="009C5E5E"/>
     <w:rsid w:val="009C7AA8"/>
     <w:rsid w:val="009E39B9"/>
     <w:rsid w:val="009F117E"/>
     <w:rsid w:val="009F2969"/>
     <w:rsid w:val="009F6388"/>
     <w:rsid w:val="00A135D6"/>
     <w:rsid w:val="00A21840"/>
     <w:rsid w:val="00A22390"/>
     <w:rsid w:val="00A269C9"/>
     <w:rsid w:val="00A31C96"/>
     <w:rsid w:val="00A36C80"/>
     <w:rsid w:val="00A702ED"/>
     <w:rsid w:val="00A71FF3"/>
     <w:rsid w:val="00A83131"/>
     <w:rsid w:val="00AB03E4"/>
     <w:rsid w:val="00AB4F2D"/>
     <w:rsid w:val="00AC6906"/>
+    <w:rsid w:val="00AD6FC9"/>
     <w:rsid w:val="00AF5DC7"/>
     <w:rsid w:val="00B06DB1"/>
     <w:rsid w:val="00B176FB"/>
     <w:rsid w:val="00B3365A"/>
     <w:rsid w:val="00B51E3D"/>
     <w:rsid w:val="00B52DF9"/>
     <w:rsid w:val="00B81D93"/>
     <w:rsid w:val="00B869D2"/>
     <w:rsid w:val="00BA53E7"/>
     <w:rsid w:val="00BB24DB"/>
     <w:rsid w:val="00BE42DA"/>
     <w:rsid w:val="00BF2BC0"/>
     <w:rsid w:val="00BF5969"/>
     <w:rsid w:val="00C01B32"/>
     <w:rsid w:val="00C4425C"/>
     <w:rsid w:val="00C47DD4"/>
     <w:rsid w:val="00C63D5E"/>
     <w:rsid w:val="00C72E6E"/>
     <w:rsid w:val="00CA1107"/>
     <w:rsid w:val="00CB0212"/>
     <w:rsid w:val="00CC2A4D"/>
     <w:rsid w:val="00CD055B"/>
     <w:rsid w:val="00CD58F1"/>
     <w:rsid w:val="00CE07AC"/>
+    <w:rsid w:val="00CE4F32"/>
     <w:rsid w:val="00CE7A65"/>
     <w:rsid w:val="00CF3142"/>
     <w:rsid w:val="00D0289F"/>
     <w:rsid w:val="00D073C9"/>
     <w:rsid w:val="00D0769C"/>
     <w:rsid w:val="00D10946"/>
     <w:rsid w:val="00D37C17"/>
     <w:rsid w:val="00D70F93"/>
     <w:rsid w:val="00D91A18"/>
+    <w:rsid w:val="00D93D05"/>
     <w:rsid w:val="00D966FD"/>
     <w:rsid w:val="00DA6FBC"/>
     <w:rsid w:val="00DD6CCE"/>
     <w:rsid w:val="00DE26B2"/>
     <w:rsid w:val="00E01F6C"/>
+    <w:rsid w:val="00E11140"/>
     <w:rsid w:val="00E122DC"/>
     <w:rsid w:val="00E14657"/>
     <w:rsid w:val="00E309DE"/>
     <w:rsid w:val="00E514EC"/>
     <w:rsid w:val="00E54584"/>
     <w:rsid w:val="00E8033B"/>
     <w:rsid w:val="00E94816"/>
     <w:rsid w:val="00EA3260"/>
     <w:rsid w:val="00EB01A3"/>
     <w:rsid w:val="00EB2A48"/>
     <w:rsid w:val="00EB4D6C"/>
     <w:rsid w:val="00EC2C03"/>
     <w:rsid w:val="00EC4843"/>
     <w:rsid w:val="00ED1156"/>
     <w:rsid w:val="00ED348E"/>
     <w:rsid w:val="00ED42E1"/>
     <w:rsid w:val="00F0039F"/>
     <w:rsid w:val="00F00BEC"/>
     <w:rsid w:val="00F0195A"/>
     <w:rsid w:val="00F34A09"/>
     <w:rsid w:val="00F61655"/>
     <w:rsid w:val="00F6355D"/>
     <w:rsid w:val="00FB4956"/>
     <w:rsid w:val="00FC77EF"/>
     <w:rsid w:val="00FE796E"/>
@@ -7128,51 +13992,51 @@
     <w:rsid w:val="00FF7905"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="34C5AB37"/>
+  <w14:docId w14:val="721A17F2"/>
   <w15:docId w15:val="{EB943046-9C9F-4F30-8CDE-E2544C8DBF4E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8350,87 +15214,87 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8EF2A1C4-7EC2-4584-A8B0-D584D569F39E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{97BBF209-96FD-4D9B-96FC-2F4293ECCFE5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>9555</Characters>
+  <Pages>1</Pages>
+  <Words>3492</Words>
+  <Characters>19911</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>79</Lines>
-  <Paragraphs>22</Paragraphs>
+  <Lines>165</Lines>
+  <Paragraphs>46</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11209</CharactersWithSpaces>
+  <CharactersWithSpaces>23357</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>5963901</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:ssevryukaevo@mail.ru</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>